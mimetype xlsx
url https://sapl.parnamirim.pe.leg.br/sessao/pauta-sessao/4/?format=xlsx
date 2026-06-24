--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -55,51 +55,51 @@
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo nº 7 de 2026</t>
   </si>
   <si>
     <t>Lucélio Mucio Moura Angelim - Prefeito</t>
   </si>
   <si>
     <t>Altera a denominação da Coordenadoria de Igualdade para Coordenadoria de Igualdade Racial.</t>
   </si>
   <si>
     <t>Matéria para discussão única e votação</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo nº 8 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento e o reparcelamento de débitos do Município de Parnamirim-PE com o seu Regime Próprio de Previdência Social –_x000D_
 RPPS, e dá outras providências.</t>
   </si>
   <si>
     <t>Emenda a Projeto de Lei nº 8 de 2026</t>
   </si>
   <si>
-    <t>Andryele Saraiva,Didi,Edivan Falcão,Elson Luiz,Galego Carvalho,Nego Aurélio,Neusa de Zevaldo,Pedão,Regi de Dudé,Soelio,Subira</t>
+    <t>Andryele Saraiva,Didi,Edivan Falcão,Galego Carvalho,Nego Aurélio,Neusa de Zevaldo,Pedão,Prof. Elson,Prof. Soélio,Regi de Dudé,Subira</t>
   </si>
   <si>
     <t>SUPRIME O ARTIGO 11 DO PROJETO DE LEI 08/2026, QUE DISPÕE SOBRE O PARCELAMENTO E O REPARCELAMENTO DE DÉBITOS PREVIDENCIÁRIOS DO_x000D_
 MUNICÍPIO DE PARNAMIRIM COM O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL (RPPS).</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo nº 9 de 2026</t>
   </si>
   <si>
     <t>Institui o Serviço de Acolhimento Familiar no Município de Parnamirim - PE e dá outras providências.</t>
   </si>
   <si>
     <t>Moção nº 24 de 2026</t>
   </si>
   <si>
     <t>Moção de Pesar Conjunta Nº. 24/2026 – Em memória de Antônio José da Silva (Antônio Mane).</t>
   </si>
   <si>
     <t>Moção nº 25 de 2026</t>
   </si>
   <si>
     <t>Moção de Pesar Conjunta Nº. 25/2026 – Em memória de João Francisco Bento.</t>
   </si>
   <si>
     <t>Moção nº 26 de 2026</t>
@@ -110,51 +110,51 @@
   <si>
     <t>Moção nº 27 de 2026</t>
   </si>
   <si>
     <t>Moção de Pesar Conjunta Nº. 27/2026 – Em memória de Raimundo Duarte da Silva (Neto).</t>
   </si>
   <si>
     <t>Moção nº 28 de 2026</t>
   </si>
   <si>
     <t>Moção de Pesar Conjunta Nº. 28/2026 – Em memória de Vilanir Pereira da Silva.</t>
   </si>
   <si>
     <t>Moção nº 29 de 2026</t>
   </si>
   <si>
     <t>Moção de Pesar Conjunta Nº. 29/2026 – Em memória de Iralda Alencar.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária nº 6 de 2026</t>
   </si>
   <si>
-    <t>Andryele Saraiva,Didi,Edivan Falcão,Elson Luiz,Nego Aurélio,Neusa de Zevaldo,Pedão,Regi de Dudé,Soelio,Subira</t>
+    <t>Andryele Saraiva,Didi,Edivan Falcão,Nego Aurélio,Neusa de Zevaldo,Pedão,Prof. Elson,Prof. Soélio,Regi de Dudé,Subira</t>
   </si>
   <si>
     <t>Ata da 6ª Sessão Ordinária do 1º Periodo Legislativo de 2026</t>
   </si>
   <si>
     <t>Ata para votação</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -461,51 +461,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="36.28515625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="116" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="121.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="130.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">